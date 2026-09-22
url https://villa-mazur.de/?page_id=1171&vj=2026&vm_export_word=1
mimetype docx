--- v1 (2026-08-08)
+++ v2 (2026-09-22)
@@ -1010,51 +1010,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A500881" w14:textId="0E61A267" w:rsidRDefault="001A6CEA" w:rsidP="006B0519">
             <w:pPr>
               <w:ind w:left="229" w:right="143"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B632204" w14:textId="77777777" w:rsidRDefault="006A215B" w:rsidP="00A54180">
             <w:pPr>
               <w:ind w:right="162"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1195,206 +1195,83 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C0626F5" w14:textId="18EF8DA4" w:rsidRDefault="005F0C0A" w:rsidP="00E62E76">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>21.10.2026</w:t>
+              <w:t>14.10.2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62971D68" w14:textId="4D8FE3C2" w:rsidRDefault="00F23BE1" w:rsidP="007C7397">
             <w:pPr>
               <w:ind w:left="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Buchlesung mit Katrin Behr</w:t>
-[...122 lines deleted...]
-              <w:t>„Belogen, betrogen und umerzogen“ Kinderschicksale aus dem 20. Jh</w:t>
+              <w:t>ZDF TERRA X History über das Schicksal von Katrin Behr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A500881" w14:textId="0E61A267" w:rsidRDefault="001A6CEA" w:rsidP="006B0519">
             <w:pPr>
               <w:ind w:left="229" w:right="143"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>