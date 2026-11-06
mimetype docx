--- v2 (2026-09-22)
+++ v3 (2026-11-06)
@@ -1133,51 +1133,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A500881" w14:textId="0E61A267" w:rsidRDefault="001A6CEA" w:rsidP="006B0519">
             <w:pPr>
               <w:ind w:left="229" w:right="143"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B632204" w14:textId="77777777" w:rsidRDefault="006A215B" w:rsidP="00A54180">
             <w:pPr>
               <w:ind w:right="162"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1227,109 +1227,232 @@
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="62971D68" w14:textId="4D8FE3C2" w:rsidRDefault="00F23BE1" w:rsidP="007C7397">
             <w:pPr>
               <w:ind w:left="97"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ZDF TERRA X History über das Schicksal von Katrin Behr</w:t>
+              <w:t>ZDF TERRA X History, Lesung und Gespräch Katrin Behr &amp; Peter Hartl</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1091" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5A500881" w14:textId="0E61A267" w:rsidRDefault="001A6CEA" w:rsidP="006B0519">
             <w:pPr>
               <w:ind w:left="229" w:right="143"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>-</w:t>
+              <w:t>35</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B632204" w14:textId="77777777" w:rsidRDefault="006A215B" w:rsidP="00A54180">
             <w:pPr>
               <w:ind w:right="162"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Buchlesung</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w14:paraId="351CD589" w14:textId="77777777" w:rsidTr="009011E6">
+        <w:trPr>
+          <w:trHeight w:val="838"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1843" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C0626F5" w14:textId="18EF8DA4" w:rsidRDefault="005F0C0A" w:rsidP="00E62E76">
+            <w:pPr>
+              <w:keepNext/>
+              <w:ind w:left="142"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>09.11.2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4961" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="170" w:type="dxa"/>
+              <w:bottom w:w="170" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="62971D68" w14:textId="4D8FE3C2" w:rsidRDefault="00F23BE1" w:rsidP="007C7397">
+            <w:pPr>
+              <w:ind w:left="97"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ausstellung und Klang der Stolpersteine im Dreiklang zum Gedenken am 9. November 1938 in Gera</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1091" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="170" w:type="dxa"/>
+              <w:bottom w:w="170" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A500881" w14:textId="0E61A267" w:rsidRDefault="001A6CEA" w:rsidP="006B0519">
+            <w:pPr>
+              <w:ind w:left="229" w:right="143"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>-</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1461" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="170" w:type="dxa"/>
+              <w:bottom w:w="170" w:type="dxa"/>
+            </w:tcMar>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4B632204" w14:textId="77777777" w:rsidRDefault="006A215B" w:rsidP="00A54180">
+            <w:pPr>
+              <w:ind w:right="162"/>
+              <w:jc w:val="right"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bildung</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="351CD589" w14:textId="77777777" w:rsidTr="009011E6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C0626F5" w14:textId="18EF8DA4" w:rsidRDefault="005F0C0A" w:rsidP="00E62E76">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>