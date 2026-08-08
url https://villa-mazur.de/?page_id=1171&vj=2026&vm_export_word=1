--- v0 (2026-06-23)
+++ v1 (2026-08-08)
@@ -1286,173 +1286,50 @@
           <w:tcPr>
             <w:tcW w:w="1461" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="170" w:type="dxa"/>
               <w:bottom w:w="170" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B632204" w14:textId="77777777" w:rsidRDefault="006A215B" w:rsidP="00A54180">
             <w:pPr>
               <w:ind w:right="162"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Buchlesung</w:t>
-            </w:r>
-[...121 lines deleted...]
-              <w:t>Konzert</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w14:paraId="351CD589" w14:textId="77777777" w:rsidTr="009011E6">
         <w:trPr>
           <w:trHeight w:val="838"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C0626F5" w14:textId="18EF8DA4" w:rsidRDefault="005F0C0A" w:rsidP="00E62E76">
             <w:pPr>
               <w:keepNext/>
               <w:ind w:left="142"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>